--- v0 (2026-08-12)
+++ v1 (2026-09-28)
@@ -129,76 +129,77 @@
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="GrievanceReportSummary" displayName="GrievanceReportSummary" ref="A1:H20" headerRowCount="1">
-  <autoFilter ref="A1:H20"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="GrievanceReportSummary" displayName="GrievanceReportSummary" ref="A1:H2" headerRowCount="1">
+  <autoFilter ref="A1:H2"/>
   <tableColumns count="8">
     <tableColumn id="1" name="Report ID"/>
-    <tableColumn id="2" name="Report Name"/>
-[...1 lines deleted...]
-    <tableColumn id="4" name="To"/>
+    <tableColumn id="2" name="BS Year"/>
+    <tableColumn id="3" name="BS Month"/>
+    <tableColumn id="4" name="Report Date"/>
     <tableColumn id="5" name="Complaints Received"/>
     <tableColumn id="6" name="Complaints Resolved"/>
     <tableColumn id="7" name="Complaints Pending"/>
     <tableColumn id="8" name="Average Resolution Time (days)"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium9" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="GrievanceReasonCategories" displayName="GrievanceReasonCategories" ref="A1:F75" headerRowCount="1">
-[...1 lines deleted...]
-  <tableColumns count="6">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="GrievanceReasonCategories" displayName="GrievanceReasonCategories" ref="A1:G2" headerRowCount="1">
+  <autoFilter ref="A1:G2"/>
+  <tableColumns count="7">
     <tableColumn id="1" name="Report ID"/>
     <tableColumn id="2" name="Report Period"/>
     <tableColumn id="3" name="Category"/>
-    <tableColumn id="4" name="Count"/>
-[...1 lines deleted...]
-    <tableColumn id="6" name="Pending Count"/>
+    <tableColumn id="4" name="Reason"/>
+    <tableColumn id="5" name="Count"/>
+    <tableColumn id="6" name="Resolved Count"/>
+    <tableColumn id="7" name="Pending Count"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium9" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -455,2461 +456,213 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table2.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H20"/>
+  <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Report ID</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Report Name</t>
+          <t>BS Year</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
-          <t>From</t>
+          <t>BS Month</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
-          <t>To</t>
+          <t>Report Date</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Complaints Received</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Complaints Resolved</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Complaints Pending</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Average Resolution Time (days)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
-        <v>98</v>
-[...7 lines deleted...]
-        <v>46188</v>
+        <v>1</v>
+      </c>
+      <c r="B2" t="n">
+        <v>2083</v>
+      </c>
+      <c r="C2" t="n">
+        <v>4</v>
       </c>
       <c r="D2" s="1" t="n">
-        <v>46219</v>
+        <v>46220</v>
       </c>
       <c r="E2" t="n">
-        <v>106</v>
+        <v>2</v>
       </c>
       <c r="F2" t="n">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="G2" t="n">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="H2" t="n">
-        <v>10</v>
-[...79 lines deleted...]
-      <c r="G5" t="n">
         <v>0</v>
-      </c>
-[...421 lines deleted...]
-        <v>16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <tableParts count="1">
     <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F75"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Report ID</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Report Period</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
+          <t>Reason</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr">
+        <is>
           <t>Count</t>
         </is>
       </c>
-      <c r="E1" t="inlineStr">
+      <c r="F1" t="inlineStr">
         <is>
           <t>Resolved Count</t>
         </is>
       </c>
-      <c r="F1" t="inlineStr">
+      <c r="G1" t="inlineStr">
         <is>
           <t>Pending Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>2024-09-17 – 2024-10-16</t>
+          <t>2083-04</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Premium / billing dispute</t>
-[...3 lines deleted...]
-        <v>7</v>
+          <t>प्राविधिक सम्बन्धी</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Related to photocopis Not available near the office</t>
+        </is>
       </c>
       <c r="E2" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F2" t="n">
         <v>2</v>
       </c>
-    </row>
-[...212 lines deleted...]
-      <c r="F11" t="n">
+      <c r="G2" t="n">
         <v>0</v>
-      </c>
-[...1534 lines deleted...]
-        <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <tableParts count="1">
     <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>