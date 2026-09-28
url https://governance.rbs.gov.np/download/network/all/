--- v0 (2026-08-12)
+++ v1 (2026-09-28)
@@ -1,98 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Report Summary" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Agent Summary" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Branch Details" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
-[...1 lines deleted...]
-  </numFmts>
+  <numFmts count="0"/>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -129,75 +125,61 @@
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="NetworkReportSummary" displayName="NetworkReportSummary" ref="A1:F23" headerRowCount="1">
-[...20 lines deleted...]
-    <tableColumn id="4" name="Branch Type"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="NetworkBranchDetails" displayName="NetworkBranchDetails" ref="A1:H25" headerRowCount="1">
+  <autoFilter ref="A1:H25"/>
+  <tableColumns count="8">
+    <tableColumn id="1" name="Branch ID"/>
+    <tableColumn id="2" name="Branch Name"/>
+    <tableColumn id="3" name="Branch Type"/>
+    <tableColumn id="4" name="Province"/>
     <tableColumn id="5" name="Address"/>
     <tableColumn id="6" name="Phone"/>
     <tableColumn id="7" name="Email"/>
+    <tableColumn id="8" name="Branch Head"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium9" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -442,5264 +424,1169 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId1" /></Relationships>
-[...2 lines deleted...]
-<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table2.xml" Id="rId1" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F23"/>
+  <dimension ref="A1:L1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Report ID</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>BS Year</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>BS Month</t>
+        </is>
+      </c>
+      <c r="D1" t="inlineStr">
+        <is>
+          <t>Report Date</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t>Province 1</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t>Province 2</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>Province 3</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>Province 4</t>
+        </is>
+      </c>
+      <c r="I1" t="inlineStr">
+        <is>
+          <t>Province 5</t>
+        </is>
+      </c>
+      <c r="J1" t="inlineStr">
+        <is>
+          <t>Province 6</t>
+        </is>
+      </c>
+      <c r="K1" t="inlineStr">
+        <is>
+          <t>Province 7</t>
+        </is>
+      </c>
+      <c r="L1" t="inlineStr">
+        <is>
+          <t>Total Agents</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
-          <t>Report ID</t>
+          <t>Branch ID</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
-          <t>Report Name</t>
+          <t>Branch Name</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
-          <t>From</t>
+          <t>Branch Type</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
-          <t>To</t>
+          <t>Province</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
-          <t>Total Branches</t>
+          <t>Address</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
-          <t>Total Agents</t>
+          <t>Phone</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>Email</t>
+        </is>
+      </c>
+      <c r="H1" t="inlineStr">
+        <is>
+          <t>Branch Head</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="n">
-        <v>96</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>[DUMMY] Network Report - असार 2083</t>
-[...12 lines deleted...]
-        <v>1130</v>
+          <t>BirataMod</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Branch Office</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Province 1</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Shubhanagar Tole, Birtamode Municipality, Jhapa</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>023-541995</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>info.birtamod@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Bandana Regmee</t>
+        </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="n">
-        <v>95</v>
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>88</t>
+        </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>[DUMMY] Network Report - जेष्ठ 2083</t>
-[...12 lines deleted...]
-        <v>1142</v>
+          <t>Biratnagar</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Branch Office</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Province 1</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Traffic Chowk, Main Road,Biratnagar Morang</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>021-530171</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>info.biratnagar@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Arjun Parsad Pahadi</t>
+        </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" t="n">
-        <v>93</v>
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>108</t>
+        </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>[DUMMY] Network Report - चैत 2082</t>
-[...12 lines deleted...]
-        <v>1160</v>
+          <t>Dhankuta</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Branch Office</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Province 1</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Hulaktol, Dhankuta Municipality, Dhankuta</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>026-590619</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>info.dhankuta@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>Amrendra Kumar Singh</t>
+        </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" t="n">
-        <v>92</v>
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>[DUMMY] Network Report - फागुन 2082</t>
-[...12 lines deleted...]
-        <v>1052</v>
+          <t>Itahari</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Branch Office</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Province 1</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Purbaline, Itahari Sub-Metropolitan City, Sunsari</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>025-586503</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>info.ithari@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>Surendra Bahadur Khatri</t>
+        </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" t="n">
-        <v>91</v>
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>92</t>
+        </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>[DUMMY] Network Report - माघ 2082</t>
-[...12 lines deleted...]
-        <v>1044</v>
+          <t>Birgunj</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Branch Office</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Madhesh Province</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Adarshnagar, Birgunj Metropolitan City, Parsha</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>051-526857</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>info.birjung@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>Amit Kumar Shrivastav</t>
+        </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="n">
-        <v>90</v>
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>107</t>
+        </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>[DUMMY] Network Report - पुष 2082</t>
-[...12 lines deleted...]
-        <v>1053</v>
+          <t>Janakpur</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>Branch Office</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Madhesh Province</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Kadam Chowk, Janakpurdham Sub-Metropolitan City, Dhanusa</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>041-420251</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>info.janakpur@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>Nisha Ray</t>
+        </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="n">
-        <v>89</v>
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>109</t>
+        </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>[DUMMY] Network Report - मंसिर 2082</t>
-[...12 lines deleted...]
-        <v>1140</v>
+          <t>Lahan</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>Branch Office</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Madhesh Province</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Purba Bus Station, Highway Lahan Bazaar, Siraha</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>033-563811</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>info.lahan@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Lalit Kumar Yadav</t>
+        </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="n">
-        <v>88</v>
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>97</t>
+        </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>[DUMMY] Network Report - कार्तिक 2082</t>
-[...13 lines deleted...]
-      </c>
+          <t>Banepa</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Branch Office</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Bagmati Province</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>District : Chadani Chok, Bus Park, Kavre
+Province: Bagmati</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>011-660171</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>info.banepa@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr"/>
     </row>
     <row r="10">
-      <c r="A10" t="n">
-        <v>87</v>
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>[DUMMY] Network Report - असोज 2082</t>
-[...12 lines deleted...]
-        <v>984</v>
+          <t>Chabahil</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>Branch Office</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Bagmati Province</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Mitrapark, Kathmandu</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>01-5902154</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>info.chabahil@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>Saraswati Sharma</t>
+        </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="n">
-        <v>86</v>
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>[DUMMY] Network Report - भदौ 2082</t>
-[...13 lines deleted...]
-      </c>
+          <t>Corporate Office</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Head Office</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Bagmati Province</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>RamshanPath,Kathmandu</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>01-5362520</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>info@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr"/>
     </row>
     <row r="12">
-      <c r="A12" t="n">
-        <v>85</v>
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>95</t>
+        </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>[DUMMY] Network Report - साउन 2082</t>
-[...13 lines deleted...]
-      </c>
+          <t>Hetauda</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>Branch Office</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Bagmati Province</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Sitalmahal Chowk, Hetauda Sub-Metropolitan City, Makawanpur</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>057-520474</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>info.hetuda@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr"/>
     </row>
     <row r="13">
-      <c r="A13" t="n">
-        <v>84</v>
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>114</t>
+        </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>[DUMMY] Network Report - असार 2082</t>
-[...12 lines deleted...]
-        <v>955</v>
+          <t>Kalanki</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>Branch Office</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Bagmati Province</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Lampati, Kathmandu</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>015219962</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>info.kalanki@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>Shova Panthi</t>
+        </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="n">
-        <v>83</v>
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>[DUMMY] Network Report - जेष्ठ 2082</t>
-[...12 lines deleted...]
-        <v>1030</v>
+          <t>Lagankhel</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>Branch Office</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Bagmati Province</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>EPF Building, Lagankhel, Lalitpur</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>01-5520309</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>info.lagankhel@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>Sangita Adhikari</t>
+        </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="n">
-        <v>82</v>
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>[DUMMY] Network Report - बैशाख 2082</t>
-[...12 lines deleted...]
-        <v>1017</v>
+          <t>Narayanghad</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Branch Office</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Bagmati Province</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Press Marga, Chitwan</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>056-572555</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>info.narayangadh@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>Keshav Bajagain</t>
+        </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="n">
-        <v>80</v>
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>94</t>
+        </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>[DUMMY] Network Report - फागुन 2081</t>
-[...13 lines deleted...]
-      </c>
+          <t>Nuwakot</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>Branch Office</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Bagmati Province</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>Battar, Bidur Municipality, Nuwakot</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>010-561131</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>info.nuwakot@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr"/>
     </row>
     <row r="17">
-      <c r="A17" t="n">
-        <v>79</v>
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>111</t>
+        </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>[DUMMY] Network Report - माघ 2081</t>
-[...12 lines deleted...]
-        <v>942</v>
+          <t>Suryabinayak</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>Branch Office</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Bagmati Province</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Ghalate Tole, Suryabinayak, Bhaktapur</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>015708060</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>info.suryabinayak@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>Sabita Gaire</t>
+        </is>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="n">
-        <v>78</v>
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>116</t>
+        </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>[DUMMY] Network Report - पुष 2081</t>
-[...13 lines deleted...]
-      </c>
+          <t>Baglung</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>Branch Office</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Gandaki Province</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>District : Samikshyalaya Chowk, Baglung Municipality, Baglung</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>068524410</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>info.baglung@rbs.gov.np</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr"/>
     </row>
     <row r="19">
-      <c r="A19" t="n">
-        <v>77</v>
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>[DUMMY] Network Report - मंसिर 2081</t>
-[...13 lines deleted...]
-      </c>
+          <t>Pokhara</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>Branch Office</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Gandaki Province</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Naya Sadak, Prithvi Chowk, Metropolitan City (Pokhara), Kaski</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>061-550267</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>info.pokhara@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr"/>
     </row>
     <row r="20">
-      <c r="A20" t="n">
-        <v>76</v>
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>102</t>
+        </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>[DUMMY] Network Report - कार्तिक 2081</t>
-[...12 lines deleted...]
-        <v>930</v>
+          <t>Butwal</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>Branch Office</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Lumbini Province</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Milan Chowk, Butwal Sub-Metropolitan City, Rupandehi</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>071-541781</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>info.butwal@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>Madhu Kamal Bhandari</t>
+        </is>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="n">
-        <v>75</v>
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>112</t>
+        </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>[DUMMY] Network Report - असोज 2081</t>
-[...12 lines deleted...]
-        <v>926</v>
+          <t>Ghorahi</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>Branch Office</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Lumbini Province</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>New Road, Ghorahi Sub-Metropolitan City, Dang</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>082-564127</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>info.ghorahi@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>Binaya Pun</t>
+        </is>
       </c>
     </row>
     <row r="22">
-      <c r="A22" t="n">
-        <v>74</v>
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>[DUMMY] Network Report - भदौ 2081</t>
-[...13 lines deleted...]
-      </c>
+          <t>Nepaljung</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>Branch Office</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Lumbini Province</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>District : Puspalal Chowk, Nepalgunj sub-metropolitian city, Banke</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>081-550283</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>info.nepaljung@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr"/>
     </row>
     <row r="23">
-      <c r="A23" t="n">
-        <v>73</v>
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>106</t>
+        </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>[DUMMY] Network Report - साउन 2081</t>
-[...816 lines deleted...]
-          <t>2024-10-17 – 2024-11-15</t>
+          <t>Surkhet</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Damak Sub-Branch</t>
+          <t>Branch Office</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Sub-Branch</t>
+          <t>Karnali Province</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Ward 11, Damak, Nepal</t>
+          <t>Yari Chowk, Birendranagar, Surkhet</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>9851294733</t>
+          <t>083-523554</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>damak.branch@dummyinsure.com.np</t>
+          <t>info.surkhet@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>Shubhanu Joshi</t>
         </is>
       </c>
     </row>
     <row r="24">
-      <c r="A24" t="n">
-        <v>76</v>
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>105</t>
+        </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>2024-10-17 – 2024-11-15</t>
+          <t>Dhangadhi</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Pokhara Branch Office</t>
+          <t>Branch Office</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Branch Office</t>
+          <t>Sudurpashchim Province</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Ward 20, Pokhara, Nepal</t>
+          <t>Chauraha, Dhangadhi Sub-Metropolitan City, Kailali</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>081-4137945</t>
+          <t>091-417817</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>pokhara.branch@dummyinsure.com.np</t>
+          <t>info.dhangadi@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>091-417817</t>
         </is>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="n">
-        <v>76</v>
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>113</t>
+        </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>2024-10-17 – 2024-11-15</t>
+          <t>Mahendranagar</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Biratnagar Branch Office</t>
+          <t>Branch Office</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Branch Office</t>
+          <t>Sudurpashchim Province</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Ward 17, Biratnagar, Nepal</t>
+          <t>Galli No. 2, Bhimdatta Municipality, Kanchanpur</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>021-4819295</t>
+          <t>099-590233</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>biratnagar.branch@dummyinsure.com.np</t>
-[...3779 lines deleted...]
-          <t>lalitpur.branch@dummyinsure.com.np</t>
+          <t>info.mahendranagar@beema.com.np</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>Ranga Singh Pariyar</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <tableParts count="1">
     <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>